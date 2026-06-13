--- v0 (2025-10-05)
+++ v1 (2026-06-13)
@@ -727,134 +727,172 @@
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>TECH.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB7C0A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Jurnal INTER</w:t>
       </w:r>
       <w:r w:rsidR="00A7280A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00AB7C0A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>TECH</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> terdiri dari 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00920AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bab dengan menggunakan Penomoran </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>1 s/d 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00920AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> yaitu : </w:t>
       </w:r>
+      <w:r w:rsidR="00412524">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r w:rsidRPr="009B45E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
         </w:rPr>
         <w:t>PENDAHULUAN</w:t>
       </w:r>
       <w:r w:rsidRPr="00920AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:r w:rsidR="00412524">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r w:rsidRPr="009B45E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
         </w:rPr>
         <w:t>TEORI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:r w:rsidR="00412524">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
       <w:r w:rsidRPr="009B45E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
         </w:rPr>
         <w:t>METODE</w:t>
       </w:r>
       <w:r w:rsidRPr="00920AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:r w:rsidR="00412524">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
       <w:r w:rsidRPr="009B45E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
         </w:rPr>
         <w:t>HASIL DAN PEMBAHASAN</w:t>
       </w:r>
       <w:r w:rsidRPr="00920AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:r w:rsidR="00412524">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidRPr="009B45E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
         </w:rPr>
         <w:t>SIMPULAN</w:t>
       </w:r>
       <w:r w:rsidRPr="00920AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Jumlah halaman untuk satu artikel antara </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00920AA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>-10 halaman.</w:t>
@@ -936,50 +974,52 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Apabila ada rumus-rumus yang digunakan sebagai bagian dari metode penelitian, sebaiknya rumus yang sudah umum digunakan tidak ditulis. Penulis disarankan menyampaikan sumber rujukan atas metode yang digunakan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00920AA7" w:rsidRDefault="00920AA7" w:rsidP="00F650D5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-14" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="009D0CD3" w:rsidRPr="009D0CD3" w:rsidRDefault="009D0CD3" w:rsidP="00AC1DED">
       <w:pPr>
         <w:pStyle w:val="BAB1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00920AA7">
         <w:t>FORMAT HALAMAN</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00920AA7" w:rsidRDefault="00920AA7" w:rsidP="00F650D5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00920AA7">
@@ -1709,51 +1749,51 @@
       </w:pPr>
       <w:r>
         <w:object w:dxaOrig="3135" w:dyaOrig="1479">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:156.6pt;height:74.4pt" o:ole="">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.11" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1749105745" r:id="rId9"/>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.11" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1841930792" r:id="rId9"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w:rsidR="009D0CD3" w:rsidRPr="009D0CD3" w:rsidRDefault="0091235C" w:rsidP="00F650D5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gambar</w:t>
       </w:r>
       <w:r w:rsidR="009D0CD3" w:rsidRPr="009D0CD3">
         <w:rPr>
@@ -1860,51 +1900,51 @@
         <w:t xml:space="preserve"> untuk membuat persamaan. Beri spasi tab dan tulis nomor persamaan dalam tanda kurung. Untuk membuat persamaan Anda lebih rapat, gunakan tanda garis miring ( / ), fungsi pangkat, atau pangkat yang tepat. Gunakan tanda kurung untuk menghindari kerancuan dalam pemberian angka pecahan. Jelaskan persamaan saat berada dalam bagian dari kalimat, seperti berikut</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003E15A6" w:rsidRDefault="003E15A6" w:rsidP="009D0CD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00280EB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:position w:val="-30"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:object w:dxaOrig="3040" w:dyaOrig="700">
           <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:152.4pt;height:35.4pt" o:ole="">
             <v:imagedata r:id="rId10" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1749105746" r:id="rId11"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1841930793" r:id="rId11"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00280EB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00280EB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00280EB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -2942,184 +2982,184 @@
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="40" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="-69" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008F6B67" w:rsidSect="00E72C79">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1872" w:right="1800" w:bottom="1800" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A33F00" w:rsidRDefault="00A33F00" w:rsidP="00D7270F">
+    <w:p w:rsidR="00744B49" w:rsidRDefault="00744B49" w:rsidP="00D7270F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A33F00" w:rsidRDefault="00A33F00" w:rsidP="00D7270F">
+    <w:p w:rsidR="00744B49" w:rsidRDefault="00744B49" w:rsidP="00D7270F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1201825607"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="002551B6" w:rsidRDefault="002551B6">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001918EA">
+        <w:r w:rsidR="00F11CC0">
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00D7270F" w:rsidRDefault="00D7270F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A33F00" w:rsidRDefault="00A33F00" w:rsidP="00D7270F">
+    <w:p w:rsidR="00744B49" w:rsidRDefault="00744B49" w:rsidP="00D7270F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A33F00" w:rsidRDefault="00A33F00" w:rsidP="00D7270F">
+    <w:p w:rsidR="00744B49" w:rsidRDefault="00744B49" w:rsidP="00D7270F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00D7270F" w:rsidRPr="00F87FB1" w:rsidRDefault="00AB7C0A" w:rsidP="00D7270F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="6300"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -3137,63 +3177,102 @@
         <w:b/>
         <w:i/>
         <w:iCs/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:i/>
         <w:iCs/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>TECH</w:t>
     </w:r>
     <w:r w:rsidR="002551B6">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
+    <w:r w:rsidR="00F11CC0">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:r w:rsidR="00F11CC0" w:rsidRPr="002551B6">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>e</w:t>
+    </w:r>
+    <w:r w:rsidR="00F11CC0">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>-</w:t>
+    </w:r>
+    <w:r w:rsidR="00F11CC0" w:rsidRPr="00F87FB1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ISSN : </w:t>
+    </w:r>
+    <w:r w:rsidR="00F11CC0">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>2987-8357</w:t>
+    </w:r>
   </w:p>
-  <w:p w:rsidR="00E62EA4" w:rsidRPr="005A5C5A" w:rsidRDefault="005A4852" w:rsidP="005A4852">
+  <w:p w:rsidR="00E62EA4" w:rsidRPr="007D1D50" w:rsidRDefault="005A4852" w:rsidP="005A4852">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="thinThickSmallGap" w:sz="18" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="6300"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:iCs/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. </w:t>
     </w:r>
     <w:r w:rsidR="001918EA">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>x</w:t>
     </w:r>
     <w:r w:rsidR="00E62EA4" w:rsidRPr="00F87FB1">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
@@ -3218,86 +3297,91 @@
     </w:r>
     <w:r w:rsidR="00E62EA4" w:rsidRPr="00F87FB1">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>Bulan Tahun</w:t>
     </w:r>
     <w:r w:rsidR="005A5C5A">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
+    <w:r w:rsidR="00F11CC0">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                    </w:t>
+    </w:r>
+    <w:r w:rsidR="00F11CC0" w:rsidRPr="00F11CC0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:color w:val="0000FF"/>
+      </w:rPr>
+      <w:t>https://doi.org/10.54732/</w:t>
+    </w:r>
+    <w:r w:rsidR="00F11CC0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:color w:val="0000FF"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>xxxxxxxxx</w:t>
+    </w:r>
     <w:r w:rsidR="005A5C5A">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00EF7EF5">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve">    </w:t>
-    </w:r>
-[...19 lines deleted...]
-      <w:t>ISSN : xxxx-xxxx</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2E085744"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="144" w:legacyIndent="144"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%2."/>
       <w:legacy w:legacy="1" w:legacySpace="144" w:legacyIndent="144"/>
@@ -4013,139 +4097,144 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E72C79"/>
     <w:rsid w:val="0000686C"/>
     <w:rsid w:val="00023088"/>
     <w:rsid w:val="00140E63"/>
     <w:rsid w:val="00172007"/>
     <w:rsid w:val="001918EA"/>
     <w:rsid w:val="00195AB0"/>
     <w:rsid w:val="00222102"/>
     <w:rsid w:val="0023625B"/>
     <w:rsid w:val="002456AF"/>
     <w:rsid w:val="002551B6"/>
     <w:rsid w:val="00274B27"/>
     <w:rsid w:val="00280EB5"/>
     <w:rsid w:val="00300113"/>
     <w:rsid w:val="00356AC8"/>
     <w:rsid w:val="00363E86"/>
     <w:rsid w:val="00367320"/>
     <w:rsid w:val="00374400"/>
     <w:rsid w:val="003A4D40"/>
     <w:rsid w:val="003E15A6"/>
+    <w:rsid w:val="00412524"/>
     <w:rsid w:val="00426DFF"/>
     <w:rsid w:val="00435B73"/>
     <w:rsid w:val="0045195C"/>
     <w:rsid w:val="00456E01"/>
     <w:rsid w:val="00487ED0"/>
     <w:rsid w:val="00496C82"/>
     <w:rsid w:val="004A1BE8"/>
     <w:rsid w:val="004F4E67"/>
     <w:rsid w:val="00500DA7"/>
     <w:rsid w:val="00507057"/>
     <w:rsid w:val="00534DB5"/>
     <w:rsid w:val="00543189"/>
     <w:rsid w:val="0057613B"/>
     <w:rsid w:val="00584A35"/>
     <w:rsid w:val="005945F2"/>
     <w:rsid w:val="005A2420"/>
     <w:rsid w:val="005A4852"/>
     <w:rsid w:val="005A5C5A"/>
     <w:rsid w:val="005C5D1E"/>
     <w:rsid w:val="005E1599"/>
     <w:rsid w:val="005E3357"/>
     <w:rsid w:val="0061224B"/>
     <w:rsid w:val="006558D6"/>
     <w:rsid w:val="0066724E"/>
     <w:rsid w:val="006B056F"/>
     <w:rsid w:val="006D50EA"/>
     <w:rsid w:val="00724E09"/>
+    <w:rsid w:val="00744B49"/>
     <w:rsid w:val="00750344"/>
     <w:rsid w:val="00750559"/>
     <w:rsid w:val="007629A6"/>
     <w:rsid w:val="00766E4D"/>
     <w:rsid w:val="00767A5B"/>
     <w:rsid w:val="00774502"/>
     <w:rsid w:val="007A3CF3"/>
     <w:rsid w:val="007A6F36"/>
     <w:rsid w:val="007B298F"/>
     <w:rsid w:val="007C4668"/>
     <w:rsid w:val="007C6AC7"/>
+    <w:rsid w:val="007D1D50"/>
     <w:rsid w:val="007D4221"/>
     <w:rsid w:val="007D75A7"/>
     <w:rsid w:val="007F33C1"/>
     <w:rsid w:val="00845822"/>
     <w:rsid w:val="008A530A"/>
     <w:rsid w:val="008F6B67"/>
     <w:rsid w:val="00900D3A"/>
     <w:rsid w:val="0091235C"/>
     <w:rsid w:val="00920AA7"/>
     <w:rsid w:val="00936E5B"/>
     <w:rsid w:val="0097050F"/>
     <w:rsid w:val="009B2E52"/>
     <w:rsid w:val="009B45E8"/>
     <w:rsid w:val="009D0CD3"/>
     <w:rsid w:val="009E29B0"/>
     <w:rsid w:val="009E5473"/>
     <w:rsid w:val="00A069C9"/>
     <w:rsid w:val="00A13081"/>
     <w:rsid w:val="00A33F00"/>
     <w:rsid w:val="00A35257"/>
+    <w:rsid w:val="00A56491"/>
     <w:rsid w:val="00A57575"/>
     <w:rsid w:val="00A7280A"/>
     <w:rsid w:val="00A96638"/>
     <w:rsid w:val="00AB7C0A"/>
     <w:rsid w:val="00AC1DED"/>
     <w:rsid w:val="00B24643"/>
     <w:rsid w:val="00BB6E1C"/>
     <w:rsid w:val="00BC41BD"/>
     <w:rsid w:val="00BF392F"/>
     <w:rsid w:val="00C01878"/>
     <w:rsid w:val="00C23407"/>
     <w:rsid w:val="00C61BF8"/>
     <w:rsid w:val="00C67151"/>
     <w:rsid w:val="00D357B1"/>
     <w:rsid w:val="00D7270F"/>
     <w:rsid w:val="00D81A1A"/>
     <w:rsid w:val="00DB4A2D"/>
     <w:rsid w:val="00DD0E80"/>
     <w:rsid w:val="00E01AEB"/>
     <w:rsid w:val="00E10ECC"/>
     <w:rsid w:val="00E515CD"/>
     <w:rsid w:val="00E54AA1"/>
     <w:rsid w:val="00E62DAE"/>
     <w:rsid w:val="00E62EA4"/>
     <w:rsid w:val="00E72C79"/>
     <w:rsid w:val="00E74773"/>
     <w:rsid w:val="00E93499"/>
     <w:rsid w:val="00EB21EC"/>
     <w:rsid w:val="00EF0AEF"/>
     <w:rsid w:val="00EF4989"/>
     <w:rsid w:val="00EF7EF5"/>
+    <w:rsid w:val="00F11CC0"/>
     <w:rsid w:val="00F17874"/>
     <w:rsid w:val="00F44E5E"/>
     <w:rsid w:val="00F63DFD"/>
     <w:rsid w:val="00F650D5"/>
     <w:rsid w:val="00F83565"/>
     <w:rsid w:val="00F87FB1"/>
     <w:rsid w:val="00F97B89"/>
     <w:rsid w:val="00FD0AC5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -6075,66 +6164,66 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1181</Words>
-  <Characters>6734</Characters>
+  <Words>1183</Words>
+  <Characters>6747</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>56</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Grizli777</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7900</CharactersWithSpaces>
+  <CharactersWithSpaces>7915</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>EKO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>